--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10644618</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stae371</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>SDSS-IV MaNGA: calibration of astrophysical line-widths in the Hα region using HexPak observations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chattopadhyay, Sabyasachi; Bershady, Matthew A (ORCID:0000000231314374); Law, David R; Westfall, Kyle; Shetty, Shravan; Machuca, Camilo; Cappellari, Michele (ORCID:0000000212838420); Rubin, Kate_H R; Bundy, Kevin; Penny, Samantha (ORCID:0000000157037531)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>528</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5377 to 5393</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;We have re-observed $\rm \sim$40 low-inclination, star-forming galaxies from the MaNGA survey (σ ∼ 65 km s−1) at ∼6.5 times higher spectral resolution (σ ∼ 10 km s−1) using the HexPak integral field unit on the WIYN 3.5-m telescope. The aim of these observations is to calibrate MaNGA’s instrumental resolution and to characterize turbulence in the warm interstellar medium and ionized galactic outflows. Here we report the results for the Hα region observations as they pertain to the calibration of MaNGA’s spectral resolution. Remarkably, we find that the previously reported MaNGA line-spread-function (LSF) Gaussian width is systematically underestimated by only 1 per cent. The LSF increase modestly reduces the characteristic dispersion of H ii regions-dominated spectra sampled at 1–2 kpc spatial scales from 23 to 20 km s−1 in our sample, or a 25 per cent decrease in the random-motion kinetic energy. This commensurately lowers the dispersion zeropoint in the relation between line-width and star-formation rate surface-density in galaxies sampled on the same spatial scale. This modest zero-point shift does not appear to alter the power-law slope in the relation between line-width and star-formation rate surface-density. We also show that adopting a scheme whereby corrected line-widths are computed as the square root of the median of the difference in the squared measured line width and the squared LSF Gaussian avoids biases and allows for lower signal-to-noise data to be used reliably.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009417; 1715630</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>