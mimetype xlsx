--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10644754</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Geometric Approach to Personalized Recommendation with Set-Theoretic Constraints Using Box Embeddings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dasgupta, Shib S; Boratko, Michael; McCallum, Andrew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Personalized item recommendation typically suffers from data sparsity, which is most often addressed by learning vector representations of users and items via low-rank matrix factorization. While this effectively densifies the matrix by assuming users and movies can be represented by linearly dependent latent features, it does not capture more complicated interactions. For example, vector representations struggle with set-theoretic relationships, such as negation and intersection, e.g. recommending a movie that is “comedy and action, but not romance”. In this work, we formulate the problem of personalized item recommendation as matrix completion where rows are set-theoretically dependent. To capture this set-theoretic dependence we represent each user and attribute by a hyper-rectangle or box (i.e. a Cartesian product of intervals). Box embeddings can intuitively be understood as trainable Venn diagrams, and thus not only inherently represent similarity (via the Jaccard index), but also naturally and faithfully support arbitrary set-theoretic relationships. Queries involving set-theoretic constraints can be efficiently computed directly on the embedding space by performing geometric operations on the representations. We empirically demonstrate the superiority of box embeddings over vector-based neural methods on both simple and complex item recommendation queries by up to 30% overall.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106391</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Conference on Machine Learning 2025 conference proceedings</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>