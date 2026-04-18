--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10645088</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1049/itr2.70062</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhancing Intersection Safety at Uncontrolled Three‐Legged Intersections Through Assessment of Risk</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bhatt, Khushbu [Civil Engineering Department Parul University  Vadodara Gujarat India] (ORCID:0000000212512121); Shah, Jiten [Civil Engineering Department Institute of Infrastructure Technology Research and Management  Ahmedabad Gujarat India] (ORCID:0000000271008582); Bell, Margaret C [School of Engineering Newcastle University  Newcastle upon Tyne UK] (ORCID:0000000188228437); Dissanayake, Dilum [School of Geography, Earth and Environmental Sciences University of Birmingham  Birmingham UK] (ORCID:0000000161665709)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IET Intelligent Transport Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1751-956X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The accepted gap—the time or distance a driver deems sufficient to enter or cross an intersection—is a key indicator of traffic risk, particularly at uncontrolled three‐legged intersections. Smaller accepted gaps are linked to higher risk due to an increased chance of vehicle conflicts. This study investigates the relationship between accepted gaps and risk and proposes a method to quantify the level of risk and severity (LORS) to guide targeted safety interventions. Data on vehicle speed, accepted gap and critical gap were collected from six rural intersections in India. Using a binary logit regression model and clustering techniques, the LORS was estimated and validated against actual accident data, yielding a predictive accuracy of up to 83%.&lt;/p&gt; &lt;p&gt;The significance of this study lies in its novel data‐driven approach to safety assessment using parameters easily measured in the field. Designed for heterogeneous traffic conditions, the method provides traffic engineers and planners with a practical tool to assess intersection safety, recommend specific remedial measures and prioritise interventions based on risk and severity levels. With potential for automation and scalability, this research contributes to the development of safer road systems, particularly in low‐resource settings where conventional crash data is limited or unavailable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2330565; 2230772</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IET Intelligent Transport Systems</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>