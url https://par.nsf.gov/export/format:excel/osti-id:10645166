--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10645166</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0310186</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transcriptomic resources for Bagrada hilaris (Burmeister), a widespread invasive pest of Brassicales</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sparks, Michael E (ORCID:0000000162518559); Nelson, David R (ORCID:0000000305835421); Harrison, Robert L (ORCID:0000000283483874); Larson, Nicholas R; Kuhar, Daniel; Haber, Ariela I; Heraghty, Sam D (ORCID:0000000223645771); Rebholz, Zarley; Tholl, Dorothea; Grettenberger, Ian M; Weber, Donald C; Gundersen-Rindal, Dawn E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Lou, Yonggen</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0310186</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The bagrada bug,&lt;italic&gt;Bagrada hilaris&lt;/italic&gt;(Burmeister), is an emerging agricultural pest in the Americas, threatening agricultural production in the southwestern United States, Mexico and Chile, as well as in the Old World (including Africa, South Asia and, more recently, Mediterranean areas of Europe). Substantive transcriptomic sequence resources for this damaging species would be beneficial towards understanding its capacity for developing insecticide resistance, identifying viruses that may be present throughout its population and identifying genes differentially expressed across life stages that could be exploited for biomolecular pesticide formulations. This study establishes&lt;italic&gt;B&lt;/italic&gt;.&lt;italic&gt;hilaris&lt;/italic&gt;transcriptomic resources for eggs, 2&lt;sup&gt;nd&lt;/sup&gt;and 4&lt;sup&gt;th&lt;/sup&gt;larval instars, as well as male and female adults. Three gene families involved in xenobiotic detoxification—glutathione S-transferases, carboxylesterases and cytochrome P450 monooxygenases—were phylogenetically characterized. These data were also qualitatively compared with previously published results for two closely related pentatomid species—the brown marmorated stink bug,&lt;italic&gt;Halyomorpha halys&lt;/italic&gt;(Stål), and the harlequin bug,&lt;italic&gt;Murgantia histrionica&lt;/italic&gt;(Hahn)—to elucidate shared enzymatic components of terpene-based sex pheromone biosynthetic pathways. Lastly, the sequence data were screened for potential RNAi- and virus-related content and for genes implicated in insect growth and development.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920925</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Plos One</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>