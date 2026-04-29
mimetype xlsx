--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10645766</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE58773.2023.10343037</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Exploratory Study on the Impact of AI tools on the Student Experience in Programming Courses: an Intersectional Analysis Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maher, Mary Lou [University of North Carolina,Charlotte]; Tadimalla, Sri Yash [University of North Carolina,Charlotte]; Dhamani, Dhruv [University of North Carolina,Charlotte]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work-in-progress paper presents a study that sheds light on the concerns that students may not develop sufficient programming skills and as a result, be less competent with the use of ChatGPT. The potential benefits for students are significant: Access to ChatGPT increases the ability for students to work constructively on their own schedule. The ease of use of ChatGPT may engage students who might otherwise hesitate in asking for support. Before these tools can be meaningfully introduced into a course, work must be done to study the impact of these AI tools on a student's ability to learn. In this study, participants are recruited from introductory Java programming courses at a large public university in the United States. This paper presents preliminary findings from a mixed method study design that consists of a pre-task assessment quiz; and a programming task in one of three conditions: (1) with no external help, (2) with the help of an AI chatbot, or (3) with the help of a generative AI tool like GitHub Copilot; followed by a post-task assessment and an interview on their experience and perceptions of the tools. Our preliminary findings describe our data collection, thematic analysis of the students' prompts and chatGPT responses, and a summary of the experience for 3 students. Our findings demonstrate a range of students' attitudes and behaviors towards chatGPT that provides insight for future research and plans for incorporating such AI tools in a course.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2334319</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>