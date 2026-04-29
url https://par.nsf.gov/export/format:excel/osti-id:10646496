--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10646496</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevLett.134.052701</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of Neutron-Antineutron Transitions in Neutron Stars</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goldman, Itzhak (ORCID:0000000162007898); Mohapatra, Rabindra N (ORCID:0000000301289160); Nussinov, Shmuel; Shrock, Robert (ORCID:0000000165410893)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-9007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We analyze effects of neutron-antineutron transitions in neutron stars, specifically on (i) cooling, (ii) rotation rate, and (iii) for binary pulsars, the increase in the orbital period. We show that these effects are negligibly small.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210533</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>