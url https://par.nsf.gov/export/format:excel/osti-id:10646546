--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10646546</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2458/jpe.5747</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Current socio-environmental transitions and disadvantaged consumers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heyman, Josiah M [University of Texas at El Paso] (ORCID:0000000162439535)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Political Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1073-0451</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This essay broaches the topic of people who are fully consumers for their daily provisioning, yet are disadvantaged by being poor, non-white, immigrant, women, and so forth; and it asks how they are experiencing and acting on the supposed transitions that are taking place in response to global climate change. Such people will be impacted by powerful changes largely beyond their control, yet their situation is largely neglected, with exceptions, in the just transitions literature. The article lays out a series of considerations for studying and acting on these processes. It begins with a vision of consumption as extended reproduction, a demanding household labor process of daily provisioning and longer-term persistence or change, done with commoditized technologies and resource streams, mainly but not entirely by unpaid women. Technologies, resource flows, and labor processes, then, provide ways to think about stresses, risks, and responses by disadvantaged peoples.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127424; 2344472</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Political Ecology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>