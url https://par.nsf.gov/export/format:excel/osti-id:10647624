--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10647624</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/rs16173315</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Collection of a Hyperspectral Atmospheric Cloud Dataset and Enhancing Pixel Classification through Patch-Origin Embedding</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yan, Hua (ORCID:0009000480621639); Zheng, Rachel; Mallela, Shivaji; Russell, Randy; Kursun, Olcay (ORCID:0000000171532061)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Remote Sensing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3315</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-4292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hyperspectral cameras collect detailed spectral information at each image pixel, contributing to the identification of image features. The rich spectral content of hyperspectral imagery has led to its application in diverse fields of study. This study focused on cloud classification using a dataset of hyperspectral sky images captured by a Resonon PIKA XC2 camera. The camera records images using 462 spectral bands, ranging from 400 to 1000 nm, with a spectral resolution of 1.9 nm. Our preliminary/unlabeled dataset comprised 33 parent hyperspectral images (HSI), each a substantial unlabeled image measuring 4402-by-1600 pixels. With the meteorological expertise within our team, we manually labeled pixels by extracting 10 to 20 sample patches from each parent image, each patch consisting of a 50-by-50 pixel field. This process yielded a collection of 444 patches, each categorically labeled into one of seven cloud and sky condition categories. To embed the inherent data structure while classifying individual pixels, we introduced an innovative technique to boost classification accuracy by incorporating patch-specific information into each pixel’s feature vector. The posterior probabilities generated by these classifiers, which capture the unique attributes of each patch, were subsequently concatenated with the pixel’s original spectral data to form an augmented feature vector. We then applied a final classifier to map the augmented vectors to the seven cloud/sky categories. The results compared favorably to the baseline model devoid of patch-origin embedding, showing that incorporating the spatial context along with the spectral information inherent in hyperspectral images enhances the classification accuracy in hyperspectral cloud classification. The dataset is available on IEEE DataPort.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003740</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI Remote Sensing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>