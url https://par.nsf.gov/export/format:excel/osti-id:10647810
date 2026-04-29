--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10647810</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1538-3873/add5a1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cataclysmic Variables in Triples: Formation Models and New Discoveries</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shariat, Cheyanne (ORCID:0000000312479349); El-Badry, Kareem (ORCID:0000000268711752); Naoz, Smadar (ORCID:0000000298029279); Rodriguez, Antonio C (ORCID:0000000341899668); van_Roestel, Jan (ORCID:0000000226262872)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Publications of the Astronomical Society of the Pacific</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>074201</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6280</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The formation of cataclysmic variables (CVs) has long been modeled as a product of common envelope evolution (CEE) in isolated binaries. However, a significant fraction of intermediate-mass stars—the progenitors of the white dwarfs (WDs) in CVs—are in triples. We therefore investigate the importance of triple star dynamics in CV formation. Using Gaia astrometry and existing CV catalogs, we construct a sample of ∼50 CVs in hierarchical triples within 1 kpc of the Sun, containing main-sequence and WD tertiaries at separations of 100–30,000 au. We infer that at least 10% of CVs host wide tertiaries. To interpret this discovery, we evolve a population of 2000 triples using detailed three-body simulations, 47 of which become CVs. We predict that 20% of CVs in triples form without ever experiencing CEE, where the WD and donor are brought together by the eccentric Kozai-Lidov mechanism after the formation of the WD. These systems favor larger donor stars and longer birth orbital periods (8–20 hr) than typical CVs. Among systems that do undergo CEE, about half would not have interacted without the presence of the tertiary. Triple formation channels both with and without CEE require initially wide inner orbits (≳1 au), which in turn require larger tertiary separations to be stable. Consistent with this prediction, we find that the observed Gaia CV triples have wider separations on average than normal wide binaries selected in the same way. Our work underscores the importance of triples in shaping interacting binary populations including CVs, ultracompact binaries, and low-mass X-ray binaries.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2206428</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Publications of the Astronomical Society of the Pacific</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>