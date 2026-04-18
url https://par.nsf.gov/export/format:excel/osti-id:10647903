--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10647903</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/ele.70246</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ecosystem Effects of Predators Are Amplified Across Generations Through Prey Behavioural Plasticity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sommer, Nathalie R [School of the Environment Yale University  New Haven Connecticut USA] (ORCID:0000000210329980); Dobson, Annise M [School of the Environment Yale University  New Haven Connecticut USA] (ORCID:0000000294957000); Baker, Matthew S [Department of Marine and Environmental Sciences and Coastal Sustainability Institute Northeastern University  Nahant Massachusetts USA] (ORCID:000900097195071X); Trussell, Geoffrey C [Department of Marine and Environmental Sciences and Coastal Sustainability Institute Northeastern University  Nahant Massachusetts USA] (ORCID:0000000312600145); Schmitz, Oswald J [School of the Environment Yale University  New Haven Connecticut USA] (ORCID:0000000315152667)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1461-023X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Predator‐induced changes in prey traits can cascade through ecosystems to impact biogeochemical cycling and community structure. Whether these effects persist, amplify or diminish across prey generations remains uncertain. We tested for predator transgenerational effects using a 3‐year common garden experiment in a terrestrial old‐field ecosystem. Predator exposure was manipulated across two generations of four grasshopper herbivore prey populations, with measurements of ecosystem processes made alongside measurements of prey trait responses. We found predators had larger effects on plant community biomass, plant diversity and soil carbon accumulation in the second generation of predator exposure than in the first generation. Paired with trait data on the grasshoppers, we found this amplification of ecosystem effects corresponded with heightened antipredator behaviours in the second generation. Our results show that transgenerational behavioural plasticity can magnify predator‐driven ecosystem impacts across generations, linking eco‐evolutionary processes with ecosystem dynamics.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011884</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>John Wiley Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>