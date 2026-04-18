--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10647938</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3676536.3676723</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient Task Transfer for HLS DSE</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ding, Zijian [University of California, Los Angeles, Los Angeles, United States] (ORCID:0009000045552077); Sohrabizadeh, Atefeh [University of California, Los Angeles, Los Angeles, USA] (ORCID:0000000211563306); Li, Weikai [University of California, Los Angeles, Los Angeles, USA] (ORCID:0000000258019500); Qin, Zongyue [University of California, Los Angeles, Los Angeles, USA] (ORCID:0009000618090800); Sun, Yizhou [University of California, Los Angeles, Los Angeles, USA] (ORCID:0000000318126843); Cong, Jason [cong@cs.ucla.edu, Los Angeles, USA] (ORCID:0000000328876963)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;There have been several recent works proposed to utilize model-based optimization methods to improve the productivity of using high-level synthesis (HLS) to design domain-specific architectures. They would replace the time-consuming performance estimation or simulation of design with a proxy model, and automatically insert pragmas to guide hardware optimizations. In this work, we address the challenges associated with high-level synthesis (HLS) design space exploration (DSE) through the evolving landscape of HLS tools. As these tools develop, the quality of results (QoR) from synthesis can vary significantly, complicating the maintenance of optimal design strategies across different toolchains. We introduce Active-CEM, a task transfer learning scheme that leverages a model-based explorer designed to adapt efficiently to changes in toolchains. This approach optimizes sample efficiency by identifying high-quality design configurations under a new toolchain without requiring extensive re-evaluation. We further refine our methodology by incorporating toolchain-invariant modeling. This allows us to predict QoR changes more accurately despite shifts in the black-box implementation of the toolchains. Experiment results on the HLSyn benchmark transitioning to new toolchain show an average performance improvement of 2.38× compared to AutoDSE and a 1.2× improvement over HARP, while also increasing the sample efficiency by 5.75×, and reducing the runtime by 2.7×.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2211557</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>