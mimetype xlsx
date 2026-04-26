--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10647939</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3711847</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Automatic Hardware Pragma Insertion in High-Level Synthesis: A Non-Linear Programming Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pouget, Stéphane [Computer Science, University of California Los Angeles, Los Angeles, United States] (ORCID:0000000339505818); Pouchet, Louis-Noël [Computer Science, Colorado State University, Fort Collins, United States]; Cong, Jason [Computer Science Department, University of California Los Angeles, Los Angeles, United States]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Design Automation of Electronic Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 44</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1084-4309</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;High-Level Synthesis enables the rapid prototyping of hardware accelerators, by combining a high-level description of the functional behavior of a kernel with a set of micro-architecture optimizations as inputs. Such optimizations can be described by inserting pragmas e.g., pipelining and replication of units, or even higher level transformations for HLS such as automatic data caching using the AMD/Xilinx Merlin compiler. Selecting the best combination of pragmas, even within a restricted set, remains particularly challenging and the typical state-of-practice uses design-space exploration to navigate this space. But due to the highly irregular performance distribution of pragma configurations, typical DSE approaches are either extremely time consuming, or operating on a severely restricted search space.&lt;/p&gt; &lt;p&gt;This work proposes a framework to automatically insert HLS pragmas in regular loop-based programs, supporting pipelining, unit replication, and data caching. We develop an analytical performance and resource model as a function of the input program properties and pragmas inserted, using non-linear constraints and objectives. We prove this model provides a lower bound on the actual performance after HLS. We then encode this model as a Non-Linear Program, by making the pragma configuration unknowns of the system, which is computed optimally by solving this NLP. This approach can also be used during DSE, to quickly prune points with a (possibly partial) pragma configuration, driven by lower bounds on achievable latency. We extensively evaluate our end-to-end, fully implemented system, showing it can effectively manipulate spaces of billions of designs in seconds to minutes for the kernels evaluated.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2211557</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>