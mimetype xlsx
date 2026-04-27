--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10648146</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/gf42-qzd9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>QCD Theory Meets Information Theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Assi, Benoît (ORCID:0000000309243335); Höche, Stefan (ORCID:0000000213706059); Lee, Kyle (ORCID:0000000218272958); Thaler, Jesse (ORCID:0000000224068160)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-9007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We present a novel technique to incorporate precision calculations from quantum chromodynamics into fully differential particle-level Monte Carlo simulations. By minimizing an information-theoretic quantity subject to constraints, our reweighted Monte Carlo incorporates systematic uncertainties absent in individual Monte Carlo predictions, achieving consistency with the theory input in precision and its estimated systematic uncertainties. Our method can be applied to arbitrary observables known from precision calculations, including multiple observables simultaneously. It generates strictly positive weights, thus offering a clear path to statistically powerful and theoretically precise computations for current and future collider experiments. As a proof of concept, we apply our technique to event-shape observables at electron-positron colliders, leveraging existing precision calculations of thrust. Our analysis highlights the importance of logarithmic moments of event shapes, which have not been previously studied in the collider physics literature.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>