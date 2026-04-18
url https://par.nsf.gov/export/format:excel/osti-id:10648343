--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10648343</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adu9381</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantum sensing of broadband spin dynamics and magnon transport in antiferromagnets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Melendez, Alex L [Department of Physics, The Ohio State University, Columbus, OH 43210, USA.] (ORCID:0009000316101340); Das, Shekhar [Department of Physics, The Ohio State University, Columbus, OH 43210, USA.] (ORCID:0000000239884072); Rodriguez, Francisco Ayala [Department of Physics, The Ohio State University, Columbus, OH 43210, USA.] (ORCID:0009000167140230); Kao, I-Hsuan [Department of Physics, Carnegie Mellon University, Pittsburgh, PA 15213, USA.] (ORCID:0000000317901254); Liu, Wenhao [Department of Physics, The University of Texas at Dallas, Richardson, TX 75080, USA.] (ORCID:0000000197571077); Williams, Archibald J [Department of Chemistry and Biochemistry, The Ohio State University, Columbus, OH 43210, USA.]; Lv, Bing [Department of Physics, The University of Texas at Dallas, Richardson, TX 75080, USA.] (ORCID:0000000294915177); Goldberger, Joshua [Department of Chemistry and Biochemistry, The Ohio State University, Columbus, OH 43210, USA.] (ORCID:000000034284604X); Chatterjee, Shubhayu [Department of Physics, Carnegie Mellon University, Pittsburgh, PA 15213, USA.] (ORCID:0000000195998456); Singh, Simranjeet [Department of Physics, Carnegie Mellon University, Pittsburgh, PA 15213, USA.] (ORCID:0000000347865661); Hammel, P Chris [Department of Physics, The Ohio State University, Columbus, OH 43210, USA.] (ORCID:0000000241384798)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Optical detection of magnetic resonance using quantum spin sensors (QSSs) provides a spatially local and sensitive technique to probe spin dynamics in magnets. However, its utility as a probe of antiferromagnetic resonance (AFMR) remains an open question. We report the experimental demonstration of optically detected AFMR in layered van der Waals antiferromagnets (AFM) up to frequencies of 24 gigahertz. We leverage QSS spin relaxation due to low-frequency magnetic field fluctuations arising from collective dynamics of magnons excited by the uniform AFMR mode. First, through AFMR spectroscopy, we characterize the intrinsic exchange fields and magnetic anisotropies of the AFM. Second, using the localized sensitivity of the QSS, we demonstrate magnon transport over tens of micrometers. Last, we find that optical detection efficiency increases with increasing frequency. This showcases the dual capabilities of QSS as detectors of high-frequency magnetization dynamics and magnon transport, paving the way for understanding and controlling the magnetism of antiferromagnets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2208057; 2210510; 2324035; 2324033; 2324034; 2324032</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>