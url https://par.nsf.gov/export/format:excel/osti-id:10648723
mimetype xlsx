--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10648723</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5531/cbc.linc.14.1.8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Application of Conservation Museomics to the Protection of the Iberian Lynx (Lynx pardinus)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clark, Lauren T; Salis, Alexander T; Penna, Anna; Wallace, Megan; Krupa, Lochlan Sife; Blair, Mary E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lessons in Conservation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>149 to 160</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1938-7024</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This exercise is intended to provide students with a real-world example of how museum specimens can provide additional context to challenges and considerations in the broader field of applied conservation genomics. After a brief introduction to the study system—the conservation status of Iberian lynx (Lynx pardinus)—students will be asked to review an open-access, peer-reviewed publication that features samples from varied museum, archaeological, and paleontological contexts. Through reading the guide and discussion questions, students will reflect upon study design, concepts, and challenges presented at the intersection between the fields of conservation genomics and museum-based studies. The exercise ends with students breaking down the research into the main components (e.g., research question, independent and dependent variables, hypotheses, predictions) to set a structure for critically reading other scientific studies or designing their own research question.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1926215; 2029955</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Museum of Natural History</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>