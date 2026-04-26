--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10649058</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/g3journal/jkaf181</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>New reference genome assembly for the declining American Bumble Bee, &lt;i&gt;Bombus pensylvanicus&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lozier, Jeffrey D (ORCID:0000000337255640); Schweizer, Rena M (ORCID:0000000288128177); Sim, Sheina B (ORCID:0000000309146914); Koch, Jonathan_Berenguer Uhuad (ORCID:0000000266547370); Branstetter, Michael G (ORCID:0000000237346166); Benavides, Ligia R (ORCID:0000000343871220); Geib, Scott M (ORCID:0000000295115139); Evans, Jay D (ORCID:0000000200364651)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Vogel, K</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>G3: Genes, Genomes, Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2160-1836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We present the first chromosome-level genome assembly for Bombus pensylvanicus, a historically widespread native pollinator species that was distributed across eastern North America but has subsequently undergone declines in range area and local relative abundance. This species has been of significant interest as a model for understanding both patterns and possible causes of bumble bee decline in the region, including the role of genetic variation. Here we present a chromosome-level reference genome assembled using Pacific Biosciences singe-molecule HiFi sequences and Hi-C data and annotated using evidence derived from RNA sequencing of multiple tissue types. The B. pensylvanicus genome has a total length of ∼352.6 Mb and was assembled into a total of 224 scaffolds, with 19 primary pseudomolecules representing putative chromosomes and an N50 = 14.872 Mb. Annotation with the Eukaryotic Genome Annotation Pipeline—External (EGAPx) identified 11,411 genes (10,263 protein coding), and BUSCO analysis of 5,991 Hymenoptera-specific BUSCO groups indicated a completeness for the proteins of 99.0% (98.6% single-copy, 0.5% duplicated) and for the genome of 98.5% (98.2% single-copy, 0.3% duplicated). We present synteny analyses with other recently assembled Bombus genomes representing different subgenera and examine the distribution of repetitive regions of the genome relative to the distribution of genes and noncoding RNAs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2126418</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>G3: Genes, Genomes, Genetics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>