--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10649172</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Self-Supervised Large Scale Point Cloud Completion for Archaeological Site Restoration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Aocheng; Zimmer-Dauphinee, James; Kalyanam, Rajesh; Lindsay, Ian; VanValkenburgh, Parker; Wernke, Steven; Aliaga, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Point cloud completion helps restore partial incomplete point clouds suffering occlusions. Current self-supervised methods fail to give high fidelity completion for large objects with missing surfaces and unbalanced distribution of available points. In this paper, we present a novel method for restoring large-scale point clouds with limited and imbalanced ground-truth. Using rough boundary annotations for a region of interest, we project the original point clouds into a multiple-center-of-projection (MCOP) image, where fragments are projected to images of 5 channels (RGB, depth, and rotation). Completion of the original point cloud is reduced to inpainting the missing pixels in the MCOP images. Due to lack of complete structures and an unbalanced distribution of existing parts, we develop a self-supervised scheme which learns to infill the MCOP image with points resembling existing "complete" patches. Special losses are applied to further enhance the regularity and consistency of completed MCOP images, which is mapped back to 3D to form final restoration. Extensive experiments demonstrate the superiority of our method in completing 600+ incomplete and unbalanced archaeological structures in Peru.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107096</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE Conference on Computer Vision and Pattern Recognition</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>