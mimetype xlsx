--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10649362</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICPSAsia61913.2024.10761778</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sample-Based Conservative Bias Linear Power Flow Approximations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Buason, Paprapee [Los Alamos National Laboratory,Los Alamos,NM,USA]; Misra, Sidhant [Los Alamos National Laboratory,Los Alamos,NM,USA]; Molzahn, Daniel K [Georgia Institute of Technology,School of Electrical and Computer Engineering,Atlanta,GA,USA]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The power flow equations are central to many problems in power system planning, analysis, and control. However, their inherent non-linearity and non-convexity present substantial challenges during problem-solving processes, especially for optimization problems. Accordingly, linear approximations are commonly employed to streamline computations, although this can often entail compromises in accuracy and feasibility. This paper proposes an approach termed Conservative Bias Linear Approximations (CBLA) for addressing these limitations. By minimizing approximation errors across a specified operating range while incorporating conservativeness (over- or under-estimating quantities of interest), CBLA strikes a balance between accuracy and tractability by maintaining linear constraints. By allowing users to design loss functions tailored to the specific approximated function, the bias approximation approach significantly enhances approximation accuracy. We illustrate the effectiveness of our proposed approach through several test cases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2145564</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Pattaya, Thailand</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>