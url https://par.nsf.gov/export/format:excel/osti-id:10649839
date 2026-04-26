--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10649839</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10506-025-09465-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Performance of LLMs on VITA test: potential for AI-assisted tax returns for low income taxpayers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gogani-Khiabani, Sina (ORCID:0000000213753154); Trivedi, Ashutosh; Chyi, ShinPing; Tizpaz-Niari, Saeid</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Artificial Intelligence and Law</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0924-8463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper investigates the performance of a diverse set of large language models (LLMs) including leading closed-source (GPT-4, GPT-4o mini, Claude 3.5 Haiku) and open-source (Llama 3.1 70B, Llama 3.1 8B) models, alongside the earlier GPT-3.5 within the context of U.S. tax resolutions. AI-driven solutions like these have made substantial inroads into legal-critical systems with significant socio-economic implications. However, their accuracy and reliability have not been assessed in some legal domains, such as tax. Using the Volunteer Income Tax Assistance (VITA) certification tests—endorsed by the US Internal Revenue Service (IRS) for tax volunteering—this study compares these LLMs to evaluate their potential utility in assisting both tax volunteers as well as taxpayers, particularly those with low and moderate income. Since the answers to these questions are not publicly available, we first analyze 130 questions with the tax domain experts and develop the ground truths for each question. We then benchmarked these diverse LLMs against the ground truths using both the original VITA questions and syntactically perturbed versions (a total of 390 questions) to assess genuine understanding versus memorization/hallucinations. Our comparative analysis reveals distinct performance differences: closed-source models (GPT-4, Claude 3.5 Haiku, GPT-4o mini) generally demonstrated higher accuracy and robustness compared to GPT-3.5 and the open-source Llama models. For instance, on basic multiple-choice questions, top models like GPT-4 and Claude 3.5 Haiku achieved 83.33% accuracy, surpassing GPT-3.5 (54.17%) and the open-source Llama 3.1 8B (50.00%). These findings generally hold across both original and perturbed questions. However, the paper acknowledges that these developments are initial indicators, and further research is necessary to fully understand the implications of deploying LLMs in this domain. A critical limitation observed across all evaluated models was significant difficulty with open-ended questions, which require accurate numerical calculation and application of tax rules. We hope that this paper provides a means and a standard to evaluate the efficacy of current and future LLMs in the tax domain.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2532965; 2317206; 2317207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>