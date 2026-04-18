--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10649859</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2025JH000584</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tropical Cyclone Surface Winds From Aircraft With a Neural Network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DesRosiers, Alexander J [Now at Cooperative Institute for Research in the Atmosphere Colorado State University  Fort Collins CO USA] (ORCID:0000000247441407); Bell, Michael M [Department of Atmospheric Science Colorado State University  Fort Collins CO USA] (ORCID:000000020496331X); DeHart, Jennifer C [Department of Atmospheric Science Colorado State University  Fort Collins CO USA] (ORCID:0000000185364927); Vigh, Jonathan L [U.S. National Science Foundation National Center for Atmospheric Research  Boulder CO USA] (ORCID:000000016399563X); Rozoff, Christopher M [U.S. National Science Foundation National Center for Atmospheric Research  Boulder CO USA]; Hendricks, Eric A [U.S. National Science Foundation National Center for Atmospheric Research  Boulder CO USA] (ORCID:0000000246955879)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Machine Learning and Computation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2993-5210</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Estimates of the surface wind field in a tropical cyclone (TC) are required in real time by operational forecast centers to warn the public about potential impacts to life and property. In‐situ aircraft data must be adjusted from flight level to surface using wind reductions (WRs) since the aircraft cannot fly too low due to safety concerns. Current operational WRs do not capture all the variability in the TC surface wind field. In this study, an observational data set of Stepped Frequency Microwave Radiometer (SFMR) surface wind speeds that are collocated with flight‐level predictors is used to analyze the variability of WRs with respect to aircraft altitude and TC storm motion and intensity. The Surface Winds from Aircraft with a Neural Network (SWANN) model is trained on the observations with a custom loss function that prioritizes accurate prediction of relatively rare high‐wind observations and minimization of variance in the WRs. The model is capable of learning physical relationships that are consistent with theoretical understanding of the TC boundary layer. Radar‐derived wind fields at flight level and independent dropwindsonde in‐situ surface wind measurements are used to validate the SWANN model and show improvement over the current operational procedure. A test case shows that SWANN can produce a realistic asymmetric surface wind field from a radar‐derived flight‐level wind field which has a maximum wind speed similar to the operational intensity, suggesting promise for the method to lead to improved real‐time TC intensity estimation and prediction in the future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103776</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Machine Learning and Computation,</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>