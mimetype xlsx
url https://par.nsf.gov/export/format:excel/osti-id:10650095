--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650095</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/pol.20240566</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Thermal and Mechanical Properties of Lignin Derivative–Sulfur Composites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kapuge_Dona, Nawoda L [Department of Chemistry Clemson University  Clemson South Carolina USA]; Sauceda‐Oloño, Perla Y [Department of Chemistry Clemson University  Clemson South Carolina USA]; Smith, Rhett C [Department of Chemistry Clemson University  Clemson South Carolina USA] (ORCID:0000000160878032)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Polymer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>789 to 799</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2642-4150</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Lignin, comprising 20%–35% of lignocellulosic biomass, is the second most abundant biopolymer after cellulose. As the bioethanol industry expands, the accumulation of lignin by‐products necessitates innovative valorization strategies. This study explores the synthesis and characterization of lignin‐derived composites. Specifically, the reaction of 20 wt. % lignin‐derived guaiacol or syringol with 80 wt. % elemental sulfur gives composites GS&lt;sub&gt;80&lt;/sub&gt;and SS&lt;sub&gt;80&lt;/sub&gt;, respectively. The chemical structures of composites were elucidated using GC–MS,&lt;sup&gt;1&lt;/sup&gt;H NMR, and UV–Vis spectroscopy, revealing the formation of both SC&lt;sub&gt;aryl&lt;/sub&gt;and SC&lt;sub&gt;alkyl&lt;/sub&gt;bonds. Thermal and morphological analysis (via TGA, DSC, PXRD, and SEM‐EDS) indicated SS&lt;sub&gt;80&lt;/sub&gt;has higher crystallinity and thermal stability than GS&lt;sub&gt;80&lt;/sub&gt;, attributed to a higher degree of crosslinking and a greater content of dark sulfur. Mechanical testing showed SS&lt;sub&gt;80&lt;/sub&gt;exhibits superior compressional and flexural strengths, and enhanced Young's modulus and Shore hardness, compared to GS&lt;sub&gt;80&lt;/sub&gt;. Notably, the mechanical strength parameters for SS&lt;sub&gt;80&lt;/sub&gt;are comparable to those of C62 class bricks used in construction applications. These findings suggest that lignin‐derived composites, particularly those incorporating syringol, can provide viable alternatives to traditional materials in various applications, contributing to both waste valorization and sustainable materials science.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2203669</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>