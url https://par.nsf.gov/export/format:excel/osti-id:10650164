--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650164</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0243086</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessment of electron–proton correlation functionals for vibrational spectra of shared-proton systems by constrained nuclear-electronic orbital density functional theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Yuzhuo (ORCID:0009000178196758); Zhang, Yuzhe (ORCID:0009000418191279); Yang, Yang (ORCID:0000000185725155); Xu, Xi (ORCID:0000000165011876)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Proton transfer plays a crucial role in various chemical and biological processes. A major theoretical challenge in simulating proton transfer arises from the quantum nature of the proton. The constrained nuclear-electronic orbital (CNEO) framework was recently developed to efficiently and accurately account for nuclear quantum effects, particularly quantum nuclear delocalization effects, in quantum chemistry calculations and molecular dynamics simulations. In this paper, we systematically investigate challenging proton transfer modes in a series of shared-proton systems using CNEO density functional theory (CNEO-DFT), focusing on evaluating existing electron–proton correlation functionals. Our results show that CNEO-DFT accurately describes proton transfer vibrational modes and significantly outperforms conventional DFT. The inclusion of the epc17-2 electron–proton correlation functional in CNEO-DFT produces similar performance to that without electron–proton correlations, while the epc17-1 functional yields less accurate results, comparable with conventional DFT. These findings hold true for both asymmetrical and symmetrical shared-proton systems. Therefore, until a more accurate electron–proton correlation functional is developed, we currently recommend performing vibrational spectrum calculations using CNEO-DFT without electron–proton correlation functionals.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238473</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>