--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650207</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1037/dev0001991</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Do children value intellectual humility over intellectual arrogance?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bowes, Shauna M (ORCID:0000000338269147); Novick, Kylee; Lourenco, Stella F; Tasimi, Arber</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Developmental Psychology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-1649</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>When making social judgments, children prefer confidence over uncertainty. At the same time, they also value calibration and accuracy. How, then, do children reason about calibrated uncertainty, or intellectual humility, versus unwarranted confidence, or intellectual arrogance? Here we examined whether 4- to 11-year-olds evaluated intellectually humble individuals as more likable, more knowledgeable, nicer, and smarter than intellectually arrogant individuals. Across two studies involving 229 children (Study 1: N = 111, 59% White, 39% girls; Study 2: N = 118, 66% White, 49% girls), we found that children, by the age of 5.5 years, preferred an intellectually humble over an intellectually arrogant individual, with this preference strengthening over development. Moreover, children preferred intellectual humility over intellectual arrogance both when an intellectually humble individual appeared to be accurate (Study 1) and when it was unclear whether they were accurate (Study 2). Altogether, these findings indicate that children do not prioritize unwarranted confidence more than calibrated uncertainty in their social judgments. We conclude by highlighting pressing directions for future research surrounding what makes children prefer intellectual humility and why.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2313708</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Psychological Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>