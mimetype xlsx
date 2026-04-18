--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650531</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3629132</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>C2Store: C2 Server Profiles at Your Fingertips</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jain, Vivek (ORCID:0009000007558646); Alam, S_M Maksudul (ORCID:0009000490108441); Krishnamurthy, Srikanth V (ORCID:0000000265334381); Faloutsos, Michalis (ORCID:0000000238829987)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Networking</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>CoNEXT3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2834-5509</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;How can we build a definitive capability for tracking C2 servers? Having a large-scale continuously updating capability would be essential for understanding the spatiotemporal behaviors of C2 servers and, ultimately, for helping contain botnet activities. Unfortunately, existing information from threat intelligence feeds and previous works is often limited to a specific set of botnet families or short-term data collections. Responding to this need, we present C2Store, an initiative to provide the most comprehensive information on C2 servers. Our work makes the following contributions: (a) we develop techniques to collect, verify, and combine C2 server addresses from five types of sources, including uncommon platforms, such as GitHub and Twitter; (b) we create an open-access annotated database of 335,967 C2 servers across 133 malware families, which supports semantically-rich and smart queries; (c) we identify surprising behaviors of C2 servers with respect to their spatiotemporal patterns and behaviors. First, we successfully mine Twitter and GitHub and identify C2 servers with a precision of 97% and 94%, respectively. Furthermore, we find that the threat feeds identify only 24% of the servers in our database, with Twitter and GitHub providing 32%. A surprising observation is the identification of 250 IP addresses, each of which hosts more than 5 C2 servers for different botnet families at the same time. Overall, we envision C2Store as an ongoing effort that will facilitate research by providing timely, historical, and comprehensive C2 server information by critically combining multiple sources of information.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2132642</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>