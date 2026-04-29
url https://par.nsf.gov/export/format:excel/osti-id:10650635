--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650635</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.analchem.4c03752</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optical Photothermal Infrared Imaging Using Metabolic Probes in Biological Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shuster, Sydney O (ORCID:0000000309966779); Curtis, Anna E; Davis, Caitlin M (ORCID:0000000343404577)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Analytical Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8202 to 8212</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-2700</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Infrared spectroscopy is a powerful tool for identifying biomolecules. In biological systems, infrared spectra provide information on structure, reaction mechanisms, and conformational change of biomolecules. However, the promise of applying infrared imaging to biological systems has been hampered by low spatial resolution and the overwhelming water background arising from the aqueous nature of in-cell and in vivo work. Recently, optical photothermal infrared microscopy (OPTIR) has overcome these barriers and achieved both spatially and spectrally resolved images of live cells and organisms. Here, we determine the most effective modes of collection on a commercial OPTIR microscope for work in biological samples. We examine three cell lines (Huh-7, differentiated 3T3-L1, and U2OS) and three organisms (Escherichia coli, tardigrades, and zebrafish). Our results suggest that the information provided by multifrequency imaging is comparable to hyperspectral imaging while reducing imaging times 20-fold. We also explore the utility of IR active probes for OPTIR using global and site-specific noncanonical azide containing amino acid probes of proteins. We find that photoreactive IR probes are not compatible with OPTIR. We demonstrate live imaging of cells in buffers with water. 13C glucose metabolism monitored in live fat cells and E. coli highlights that the same probe may be used in different pathways. Further, we demonstrate that some drugs (e.g., neratinib) have IR active moieties that can be imaged by OPTIR. Our findings illustrate the versatility of OPTIR and, together, provide a direction for future dynamic imaging of living cells and organisms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2338323</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>