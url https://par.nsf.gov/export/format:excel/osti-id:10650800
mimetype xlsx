--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650800</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/2211-5463.70072</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Characterization of the thermophilic xylanase &lt;scp&gt;Fsa02490Xyn&lt;/scp&gt; from the hyperthermophile &lt;i&gt;Fervidibacter sacchari&lt;/i&gt; belonging to glycoside hydrolase family 10</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Torosian, Nicole [School of Life Sciences University of Nevada, Las Vegas  NV USA]; Covington, Jonathan K [School of Life Sciences University of Nevada, Las Vegas  NV USA]; Cook, Allison M [School of Life Sciences University of Nevada, Las Vegas  NV USA]; Nou, Nancy O [School of Life Sciences University of Nevada, Las Vegas  NV USA] (ORCID:0000000347588131); Palmer, Marike [Department of Microbiology University of Manitoba  Winnipeg Canada]; Mewalal, Ritesh [US Department of Energy Joint Genome Institute Lawrence Berkeley National Laboratory  CA USA]; Harmon‐Smith, Miranda [US Department of Energy Joint Genome Institute Lawrence Berkeley National Laboratory  CA USA] (ORCID:0000000239801820); Blaby, Ian K [US Department of Energy Joint Genome Institute Lawrence Berkeley National Laboratory  CA USA]; Cheng, Jan‐Fang [US Department of Energy Joint Genome Institute Lawrence Berkeley National Laboratory  CA USA] (ORCID:0000000173157613); Hess, Matthias [Department of Animal Science, College of Agricultural and Environmental Sciences University of California, Davis  CA USA] (ORCID:0000000303210380); Hedlund, Brian P [Nevada Institute of Personalized Medicine University of Nevada, Las Vegas  NV USA] (ORCID:0000000185300448)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>FEBS Open Bio</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1629 to 1642</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2211-5463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;label/&gt;&lt;p&gt;&lt;italic&gt;Fervidibacter sacchari&lt;/italic&gt;is an aerobic hyperthermophile belonging to the phylum&lt;italic&gt;Armatimonadota&lt;/italic&gt;that degrades a variety of polysaccharides. Its genome encodes 117 enzymes with one or more annotated glycoside hydrolase (GH) domain, but the roles of these putative GHs in polysaccharide catabolism are poorly defined. Here, we describe one&lt;italic&gt;F. sacchari&lt;/italic&gt;enzyme encoding a GH10 domain, Fsa02490Xyn, that was previously shown to be active on&lt;italic&gt;Miscanthus&lt;/italic&gt;, oat β‐glucan, and beech‐wood xylan, with optimal activity at 90–100 °C. We show that Fsa02490Xyn is also active on birch‐wood xylan and gellan gum. The pH range on beech‐wood xylan was 4.5 to 9.5 (pH&lt;sub&gt;opt&lt;/sub&gt;7.0–8.0). Fsa024940Xyn had a&lt;italic&gt;K&lt;/italic&gt;&lt;sub&gt;m&lt;/sub&gt;of 2.375 m&lt;sc&gt;m&lt;/sc&gt;,&lt;italic&gt;V&lt;/italic&gt;&lt;sub&gt;max&lt;/sub&gt;of 1250 μ&lt;sc&gt;m&lt;/sc&gt;·min&lt;sup&gt;−1&lt;/sup&gt;, and&lt;italic&gt;k&lt;/italic&gt;&lt;sub&gt;cat&lt;/sub&gt;/&lt;italic&gt;K&lt;/italic&gt;&lt;sub&gt;m&lt;/sub&gt;of 1.259 × 10&lt;sup&gt;4&lt;/sup&gt; s&lt;sup&gt;−1&lt;/sup&gt;·&lt;sc&gt;m&lt;/sc&gt;&lt;sup&gt;−1&lt;/sup&gt;when using a&lt;italic&gt;para&lt;/italic&gt;‐nitrophenyl‐𝛽‐xylobioside assay. A phylogenetic analysis of GH10 family enzymes revealed a large clade of enzymes from diverse members of the class&lt;italic&gt;Fervidibacteria&lt;/italic&gt;, including Fsa02490Xyn and a second enzyme from&lt;italic&gt;F. sacchari&lt;/italic&gt;, with apparent horizontal gene transfer within&lt;italic&gt;Fervidibacteria&lt;/italic&gt;and between&lt;italic&gt;Fervidibacteria&lt;/italic&gt;and thermophilic&lt;italic&gt;Bacillota&lt;/italic&gt;. This study establishes Fsa02490Xyn as a hyperthermophilic GH10 enzyme with endo‐β‐1,4‐xylanase activity and identifies a large clade of homologous GH10 enzymes within the class&lt;italic&gt;Fervidibacteria&lt;/italic&gt;.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;label/&gt;&lt;p&gt;&lt;boxed-text content-type='box' position='anchor'&gt;&lt;caption&gt;&lt;title&gt;Impact statement&lt;/title&gt;&lt;/caption&gt;&lt;p&gt;The depolymerization of xylan at high temperatures is important because this process limits the degradation of polysaccharides in nature and the synthesis of biofuels from plant wastes. Our study is also important because&lt;italic&gt;F. sacchari&lt;/italic&gt;is one of only a few cultivated members of the&lt;italic&gt;Armatimonadota&lt;/italic&gt;, which are polysaccharide‐degradation specialists.&lt;/p&gt;&lt;/boxed-text&gt;&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757316; 2244087</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>John Wiley &amp; Sons Ltd.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>