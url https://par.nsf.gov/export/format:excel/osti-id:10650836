--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10650836</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CCGRID64434.2025.00025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scaling Laws for the Workload Throughput of Emerging Heterogeneous Clusters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alasandagutti, Akhil [University of New Mexico]; Suetterlein, Joshua [Pacific Northwest National Laboratory]; Firoz, Jesun [Pacific Northwest National Laboratory]; Young, Stephen [Pacific Northwest National Laboratory]; Manzano, Joseph [Pacific Northwest National Laboratory]; Stewart, Jason R [University of New Mexico]; Bridges, Patrick G [University of New Mexico]; Estrada, Trilce [University of New Mexico]; Barker, Kevin [Pacific Northwest National Laboratory]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>73 to 82</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Not AvailableNext-generation HPC clusters are evolving into highly heterogeneous systems that integrate traditional computing resources with emerging accelerator technologies such as quantum processors, neuromorphic units, dataflow architectures, and specialized AI accelerators within a unified infrastructure. These advanced systems enable workloads to dynamically utilize different accelerators during various computation phases, creating complex execution patterns. The performance of the workloads can therefore be impacted by many factors, including how the accelerators are shared, their utilization, and their placement within the system. Moreover, effects such as the system and network state due to the overall system load can significantly impact the job completion rate. Understanding, identifying, and quantifying the impact of the most critical factors (e.g., the number of allocated accelerators) will help decide the investment decisions for accelerator acquisition and deployment that can improve the overall system throughput. This paper extensively studies these complex interactions among advanced accelerators within an HPC cluster and various workloads. We introduce a novel analytical model which predicts the speedup of a workload given an accelerator/system configuration. This model can be used to quantify the effect of augmenting additional accelerators on job performance running on an HPC cluster. We validate the model using both simulated and real environments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103510; 1807563</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>