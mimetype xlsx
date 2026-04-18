--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651232</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP06(2025)130</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integer dual dimensions in scale-separated AdS3 from massive IIA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Farakos, Fotis (ORCID:0000000294800724); Tringas, George (ORCID:000000017587208X)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;A&lt;sc&gt;bstract&lt;/sc&gt;&lt;/title&gt; &lt;p&gt;We study supersymmetric scale-separated AdS&lt;sub&gt;3&lt;/sub&gt;flux vacua of massive IIA on G2 orbifolds with smeared orientifold planes. We consider two types of&lt;inline-formula&gt;&lt;alternatives&gt;&lt;tex-math&gt;$$ {T}^7/{Z}_2^3 $$&lt;/tex-math&gt;&lt;math&gt;&lt;msup&gt;&lt;mi&gt;T&lt;/mi&gt;&lt;mn&gt;7&lt;/mn&gt;&lt;/msup&gt;&lt;mo&gt;/&lt;/mo&gt;&lt;msubsup&gt;&lt;mi&gt;Z&lt;/mi&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mn&gt;3&lt;/mn&gt;&lt;/msubsup&gt;&lt;/math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;orbifolds which, with appropriate flux choices, yield integer dual dimensions for the operators corresponding to the closed string scalar fields in the dual CFT. As with all other known examples, the dual conformal dimensions are only parametrically close to integer values.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210271</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>