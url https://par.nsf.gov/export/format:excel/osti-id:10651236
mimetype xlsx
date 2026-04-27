--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651236</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/jm-44-497-2025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pliocene to modern Southern Ocean diatom biostratigraphy revised using samples from IODP Expedition 382</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Warnock, Jonathan P; Reilly, Brendan T; Armbrecht, Linda (ORCID:0000000212131257); Kato, Yuji (ORCID:000000019420487X)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-11-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Micropalaeontology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>497 to 507</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-4978</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Biostratigraphy is frequently used to generate age models and is significant to understanding the rate and timing of Cenozoic climate change. Records from the Southern Ocean (SO) are particularly valuable in understanding the past behavior of the Antarctic Ice Sheet, whereby clues to this behavior can be gained from the presence and composition of preserved microfossils. Diatoms, a nearly ubiquitous group of microalgae that make cell walls out of opal, preserve well in Southern Ocean sediments and have been used extensively in Southern Ocean biostratigraphy. Here, we present an updated diatom biostratigraphy of the Southern Ocean extending 3.3 Myr from sediments recovered during International Ocean Discovery Program (IODP) Expedition 382 “Iceberg Alley” Site U1537. Furthermore, we compare a tuned age model to a paleomagnetic-based age model to provide two independent estimates of ages of these datums with quantified uncertainty. The high sedimentation rate found at Site U1537 allows detailed age assessment, allowing the generation of more finely tuned age models in Southern Ocean sediments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2302832; 2114777; 2114786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Micropalaeontology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>