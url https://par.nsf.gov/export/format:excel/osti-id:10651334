--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651334</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICSE55347.2025.00070</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fairness Testing Through Extreme Value Theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Monjezi, Verya [University of Illinois Chicago]; Trivedi, Ashutosh [University of Colorado Boulder]; Kreinovich, Vladik [University of Texas at El Paso]; Tizpaz-Niari, Saeid [University of Illinois Chicago]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1501 to 1513</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Data-driven software is increasingly being used as a critical component of automated decision-support systems. Since this class of software learns its logic from historical data, it can encode or amplify discriminatory practices. Previous research on algorithmic fairness has focused on improving “average-case” fairness. On the other hand, fairness at the extreme ends of the spectrum, which often signifies lasting and impactful shifts in societal attitudes, has received significantly less emphasis. 
+Leveraging the statistics of extreme value theory (EVT), we propose a novel fairness criterion called extreme counterfactual discrimination (ECD). This criterion estimates the worst-case amounts of disadvantage in outcomes for individuals solely based on their memberships in a protected group. Utilizing tools from search-based software engineering and generative AI, we present a randomized algorithm that samples a statistically significant set of points from the tail of ML outcome distributions even if the input dataset lacks a sufficient number of relevant samples. 
+We conducted several experiments on four ML models (deep neural networks, logistic regression, and random forests) over 10 socially relevant tasks from the literature on algorithmic fairness. First, we evaluate the generative AI methods and find that they generate sufficient samples to infer valid EVT distribution in 95% of cases. Remarkably, we found that the prevalent bias mitigators reduce the average-case discrimination but increase the worst-case discrimination significantly in 35% of cases. We also observed that even the tail-aware mitigation algorithm—MiniMax-Fairness—increased the worst-case discrimination in 30% of cases. We propose a novel ECD-based mitigator that improves fairness in the tail in 90% of cases with no degradation of the average-case discrimination. We hope that the EVT framework serves as a robust tool for evaluating fairness in both average-case and worst-case discrimination.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>