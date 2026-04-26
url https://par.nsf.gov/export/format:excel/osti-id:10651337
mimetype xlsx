--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651337</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3639478.3643530</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Causal Graph Fuzzing for Fair ML Sofware Development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Monjezi, Verya [University of Texas at El Paso, El Paso, Texas, USA] (ORCID:0000000167965948); Kumar, Ashish [Penn State, State College, Pennsylvania, USA] (ORCID:0000000187732084); Tan, Gang [Penn State, State College, Pennsylvania, USA] (ORCID:0000000161096091); Trivedi, Ashutosh [University of Colorado Boulder, Boulder, Colorado, USA] (ORCID:0000000193460126); Tizpaz-Niari, Saeid [University of Texas at El Paso, El Paso, Texas, USA] (ORCID:0000000213753154)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>402 to 403</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Not AvailableMachine learning (ML) is increasingly used in high-stakes areas like autonomous driving, finance, and criminal justice. However, it often unintentionally perpetuates biases against marginalized groups. To address this, the software engineering community has developed fairness testing and debugging methods, establishing best practices for fair ML software. These practices focus on training model design, including the selection of sensitive and non-sensitive attributes and hyperparameter configuration. However, the application of these practices across different socio-economic and cultural contexts is challenging, as societal constraints vary.
+Our study proposes a search-based software engineering approach to evaluate the robustness of these fairness practices. We formulate these practices as the first-order logic properties and search for two neighborhood datasets where the practice satisfies in one dataset, but fail in the other one. Our key observation is that these practices should be general and robust to various uncertainty such as noise, faulty labeling, and demographic shifts. To generate datasets, we sift to the causal graph representations of datasets and apply perturbations over the causal graphs to generate neighborhood datasets. In this short paper, we show our methodology using an example of predicting risks in the car insurance application.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>