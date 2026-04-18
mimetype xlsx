--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651386</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.redox.2025.103921</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Protic small molecule bioregulators</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davis, Amanda G; Pluth, Michael D (ORCID:000000033604653X)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Redox Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>103921</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2213-2317</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Small molecule gases such as nitric oxide (NO), carbon monoxide (CO), and hydrogen sulfide (H₂S) have long been recognized as endogenous signaling molecules with diverse physiological roles. Often described as “gasotransmitters”, these molecules complement other small molecule bioregulators (SMBs) that exert biological function across all kingdoms of life. One underappreciated distinction, however, is that many of these molecules – irrespective of whether or not they are gases in their native states outside of biology – exhibit similar molecular signaling potential mediated by protonation-dependent chemical speciation. In this review, we propose the new cross-cutting classification of protic small molecule bioregulators (PSMBs) to describe molecules in which biological function and reactivity are modulated by protonation state. Examples of PSMBs include the canonical gasotransmitter H2S, emerging gasotransmitters (H2Se, HCN), small molecule crosstalk species (e.g., SNO–, SSNO–, SO42–, ONOO–, NO2–, SCN–, OCl–), and other species where protonation state modulation is accessible at physiological pH. Importantly, these species exist in equilibrium between their neutral and anionic forms, with speciation governed by local pH and molecular environment, directly impacting their membrane nucleophilicity, permeability, redox activity, and interaction with metal centers. We describe the evolutionary origins, biosynthesis, and crosstalk of PSMBs, including roles in redox signaling, post-translational modification, and mitochondrial regulation. Reframing these important molecules in a class defined by their protic ability rather than gaseous state does not diminish prior gasotransmitter designations, but rather serves to recognize commonalities in chemical characteristics that drive the unique biological chemistry and regulation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004150</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Redox Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>