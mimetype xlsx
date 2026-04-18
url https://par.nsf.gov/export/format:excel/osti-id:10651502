--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651502</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adt3374</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rapid transformation of biogenic silica to authigenic clay: Mechanisms and geochemical constraints</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhao, Simin (ORCID:0000000324527475); Saad, Emily M (ORCID:0009000402494929); Pickering, Rebecca A (ORCID:0000000152952976); Liu, Pan (ORCID:0000000248935388); Zuo, Hongyan (ORCID:0000000233433131); Zhao, Linduo (ORCID:0000000227184538); Ingall, Ellery (ORCID:0000000319540317); Taillefert, Martial (ORCID:0000000320536462); Reinhard, Christopher T (ORCID:0000000226321027); Dong, Hailiang (ORCID:0000000274681350); Krause, Jeffrey W (ORCID:0000000324796229); Tang, Yuanzhi (ORCID:0000000277418646)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Authigenic clay formation during early diagenesis of marine sediments, termed “reverse weathering,” is an important process for regulating ocean pH, seawater chemistry, and atmospheric CO&lt;sub&gt;2&lt;/sub&gt;over geologic time scales. Although the importance of reverse weathering has been increasingly recognized, the rates and mechanisms remain poorly constrained. This study investigated the mechanisms, kinetics, and mineral products derived from diatom biogenic silica. We show the formation of Fe(II)-bearing smectite and mica in 40 days, the most rapid process and first specific mineral phases reported to date. Unraveling the kinetics and mechanisms of authigenic clay formation suggests that reverse weathering is far more dynamic and responsive to changes in ocean chemistry than previously envisioned, with a potential to impact marine alkalinity cycling on a shorter timescale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2319501</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Association for the Advancement of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>