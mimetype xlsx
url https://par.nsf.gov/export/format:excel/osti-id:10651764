--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651764</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4069129</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring Human and Language Model Alignment in Perceived Design Similarity Using Ordinal Embeddings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Keeler, Matthew; Fuge, Mark D; Peng, Aoran; Miller, Scarlett</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Mechanical Design</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1050-0472</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;In recent years, large language models (LLMs) and vision language models (VLMs) have excelled at tasks requiring human-like reasoning, inspiring researchers in engineering design to use language models (LMs) as surrogate evaluators of design concepts. But do these models actually evaluate designs like humans? While recent work has shown that LM evaluations sometimes fall within human variance on Likert-scale grading tasks, those tasks often obscure the reasoning and biases behind the scores. To address this limitation, we compare LM word embeddings (trained to capture semantic similarity) with human-rated similarity embeddings derived from triplet comparisons (“is A closer to B than C?”) on a dataset of design sketches and descriptions. We assess alignment via local tripletwise similarity and embedding distances, allowing for deeper insights than raw Likert-scale scores provide. We also explore whether describing the designs to LMs through text or images improves alignment with human judgments. Our findings suggest that text alone may not fully capture the nuances humans key into, yet text-based embeddings outperform their multimodal counterparts on satisfying local triplets. On the basis of these insights, we offer recommendations for effectively integrating LMs into design evaluation tasks.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2155072</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>