--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651765</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DETC2024-143634</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Picture or a Thousand Words: Design Description Crafting to Replicate Human Similarity Judgments in Large Language Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Keeler, Matthew; Fuge, Mark; Peng, Aoran; Miller, Scarlett</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Well-studied techniques that enhance diversity in early design concept generation require effective metrics for evaluating human-perceived similarity between ideas. Recent work suggests collecting triplet comparisons between designs directly from human raters and using those triplets to form an embedding where similarity is expressed as a Euclidean distance. While effective at modeling human-perceived similarity judgments, these methods are expensive and require a large number of triplets to be hand-labeled. However, what if there were a way to use AI to replicate the human similarity judgments captured in triplet embedding methods? In this paper, we explore the potential for pretrained Large Language Models (LLMs) to be used in this context.&lt;/p&gt; &lt;p&gt;Using a dataset of crowdsourced text descriptions written about engineering design sketches, we generate LLM embeddings and compare them to an embedding created from human-provided triplets of those same sketches. From these embeddings, we can use Euclidean distances to describe areas where human perception and LLM perception disagree regarding design similarity. We then implement this same procedure but with descriptions written from a template that attempts to isolate a particular modality of a design (i.e., functions, behaviors, structures). By comparing the templated description embeddings to both the triplet-generated and pre-template LLM embeddings, we identify ways of describing designs such that LLM and human similarity perception better agree. We use these results to better understand how humans and LLMs interpret similarity in engineering designs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2155072</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>