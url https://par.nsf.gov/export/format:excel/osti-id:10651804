--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10651804</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.21203/rs.3.rs-4650185/v1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Direct observation of liquid-liquid phase coexistence in deeply supercooled water using an accurate polarizable multipole model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Lee-Ping [University of California, Davis] (ORCID:0000000330729946); Berrens, Margaret [University of California, Davis]; Donadio, Davide [University of California Davis] (ORCID:0000000221504182)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Liquid water can be supercooled up to about 50~K below the melting point before undergoing homogeneous ice nucleation. Based on experimental thermodynamic observations and computer simulations it was hypothesized that below this temperature and at pressures of several kbar water undergoes a liquid-liquid phase transition (LLPT) and the transition line ends at a second critical point. However, challenges in experiments and simulations at such deep cooling leave doubts about the nature of the LLPT and the existence of the critical point.Here we use molecular dynamics simulations with a highly accurate and computationally efficient polarizable water model to establish the character of the LLPT and identify the location of the second critical point. Our microsecond-long simulations provide the first direct evidence of a well-defined moving interface between low-density and high-density water at conditions near the phase boundary. This is the ultimate proof of a first-order transition between two liquid phases with distinct free energy basins separated by a barrier, resolving a long-standing debate. These results provide new perspectives on supercooled water under pressure simulated with an accurate and realistic model suitable for studies of water in confined geological and biological environments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2053235</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Research Square</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>