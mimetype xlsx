--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10652287</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/GLOBECOM52923.2024.10901212</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep Learning-Based Visibility Region Classification for Extra-Large Aperture Arrays</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hameed, Muhammad Zia [Southern Illinois University,School of Electrical, Computer, and Biomedical Engineering,Carbondale,IL,USA,62901]; Gunasinghe, Dulaj [Southern Illinois University,School of Electrical, Computer, and Biomedical Engineering,Carbondale,IL,USA,62901]; ArumaBaduge, Gayan Amarasuriya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4774 to 4779</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Spatial non wide-sense stationarities cause partial visibility regions (VRs), and it is a unique propagation characteristic of emerging extra-large aperture arrays (ELAAs). Thus, classification of VRs is a necessity for accurate estimation of channels and efficient design of VR-aware precoders for ELAAs. In this paper, a deep learning framework is proposed to classify VRs in ELAAs. Our objective is to boost the accuracy of classifying VRs based on the uplink pilots received at the ELAAs. Consequently, we focus on guaranteeing user-fairness in the presence of wholly/partial VRs and improving the achievable rates by adopting VR-aware channel estimation and precoding. We propose a hybrid deep learning architecture comprising one dimensional convolutional neural networks and long-short term memory to classify VRs of each user at the ELAA. To achieve a higher accuracy, we generate a diverse dataset through Monte-Carlo simulations that captures numerous combinations of VRs at the ELAA. A transmit power allocation algorithm is also proposed to achieve a common downlink rate for all users irrespective of the different VRs, and its computational complexity is discussed. A set of numerical results is presented to evaluate the performance of our proposed framework. It is efficient and accurate in classifying VRs. Thus, it can be used to enhance the estimation accuracy of ELAA channels with VRs and thereby to design VR-aware precoders to boost spectral/energy efficiency of the next-generation wireless systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2326621</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>