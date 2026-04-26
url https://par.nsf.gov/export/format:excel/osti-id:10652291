--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10652291</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICC52391.2025.11161470</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>IRS-Aided Massive MIMO ISAC Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kulathunga, Ranga [School of Electrical, Computer, and Biomedical Engineering, Southern Illinois University,Carbondale,IL,USA,62901]; Dassanayake, Janith Kavindu [School of Electrical, Computer, and Biomedical Engineering, Southern Illinois University,Carbondale,IL,USA,62901]; ArumaBaduge, Gayan Amarasuriya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4044 to 4049</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The performance of integrated sensing and communications (ISAC) empowered intelligent reflecting surface (IRS)aided massive multiple-input multiple-output (MIMO) systems operating over spatially correlated Rician fading is investigated. Computationally-efficient linear precoders are used to construct the ISAC signal by invoking the maximal ratio transmission (MRT) criterion into the composite channels containing both direct and IRS reflected channels. The uplink communication channels are estimated based on the linear minimum mean square error criterion and used to construct user precoders. The IRS phase-shifts are optimized based on the statistical channel knowledge to maximize the minimum average power gains of the composite communication channels subject to an average power threshold for the reflected sensing channel. The communication performance is evaluated by deriving the achievable user rates, while the sensing performance is studies by locating the target via the 2D MUltiple SIgnal Classification (MUSIC) algorithm. Our numerical results are used to study the trade-off between the communication and sensing performance metrics in IRS-aided massive MIMO systems with MRT-based linear precoders.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2326621</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>