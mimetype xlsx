--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10652403</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5281/zenodo.8115671</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>KC-Finder: Automated Knowledge Component Discovery for Programming Problems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shi, Yang; Schmucker, Robin; Chi, Min; Barnes, Tiffany; Price, Thomas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Feng, Mingyu; Käser, Tanja; Talukdar, Partha</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["Knowledge components (KCs) have many applications. In computing education, knowing the demonstration of specific KCs has been challenging. This paper introduces an entirely data-driven approach for (i) discovering KCs and (ii) demonstrating KCs, using students&amp;#39; actual code submissions. Our system is based on two expected properties of KCs: (i) generate learning curves following the power law of practice, and (ii) are predictive of response correctness. We train a neural architecture (named KC-Finder) that classifies the correctness of student code submissions and captures problem-KC relationships. Our evaluation on data from 351 students in an introductory Java course shows that the learned KCs can generate reasonable learning curves and predict code submission correctness. At the same time, some KCs can be interpreted to identify programming skills. We compare the learning curves described by our model to four baselines, showing that (i) identifying KCs with naive methods is a difficult task and (ii) our learning curves exhibit a substantially better curve fit. Our work represents a first step in solving the data-driven KC discovery problem in computing education."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112635</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Zenodo</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>