--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10652784</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1785/0220240302</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Localized West-Dipping Seismic Structure Defines the Elgin–Lugoff Swarm Sequence in South Carolina</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adeboboye, Oluwaseyifunmi E (ORCID:0009000703021084); Chuang, Lindsay Y (ORCID:0000000273491862); Neves, Miguel (ORCID:0000000285818551); Peng, Zhigang (ORCID:0000000200199860); Frost, Dan (ORCID:0000000178825166); Jaumé, Steven C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Seismological Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2011 to 2026</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0895-0695</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An unusual earthquake swarm began in December 2021 between the towns of Elgin and Lugoff in South Carolina, United States. This area is characterized by historically low seismicity, but by April 2024 it has experienced 97 small earthquakes listed in the U.S. Geological Survey (USGS) catalog, presenting a unique opportunity to investigate the dynamics of earthquake swarms in stable continental regions. These events are located in a north–south diffuse trend, cross cutting the East Piedmont fault system, a Late Paleozoic dextral strike-slip fault; however, the location uncertainties were too large to reveal any obvious structure. Starting from October 2022, we deployed 86 Smartsolo 5-Hz three-component seismic nodes for four months in the direct vicinity of the Elgin swarm. Using a combination of deep learning and match filter techniques for event detection, and double-difference relocation method for precise earthquake locations, we obtain up to 100 high-resolution microearthquake locations, as compared with four events listed in the USGS catalog for the deployment period. In our improved catalog, we report significantly smaller magnitudes in comparison to those listed in the USGS catalog, with a local magnitude ranging from −2.17 to 2.54 and achieving a magnitude of completeness at −0.20. The relocated catalog outlined a single-fault plane of nearly north–south strike and west dipping, inconsistent with either known fault strikes or the magnetic anomalies in this region. We also determine focal mechanism solutions for selected events in this swarm sequence, which shows mainly strike-slip faulting with nodal planes aligning with the north–south-striking seismic cluster. Our relocated catalog can be used to constrain the location of other swarm events outside the nodal recording period and provide a robust benchmark data set for further analysis of the swarm sequence.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2321094</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Seismological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>