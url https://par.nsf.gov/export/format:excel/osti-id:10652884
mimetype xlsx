--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10652884</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/SDEMPED53223.2025.11154313</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of Electric Field Suppression Techniques in (U)WBG Power Modules Under Unipolar and Bipolar Square Voltages at Varying High Frequencies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adhikari, Pujan [The University of Texas at Dallas,Department of Electrical and Computer Engineering,Richardson,TX,USA]; Ghassemi, Mona [The University of Texas at Dallas,Department of Electrical and Computer Engineering,Richardson,TX,USA]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Most research involving resistive field grading materials or nonlinear field-dependent conductivity (FDC) layers has predominantly concentrated on DC or sinusoidal AC voltages, even though (U)WBG power electronic modules typically operate under high-frequency square wave voltages. To bridge this existing research gap, the present study systematically investigates the efficacy of an FDC coating in alleviating electric field stress when subjected to high-frequency, high-slew-rate square wave voltages. The findings indicate that applying a nonlinear FDC layer significantly reduces electric field stress, even under stringent conditions involving elevated operating frequencies. Furthermore, the influence of the square wave voltage type—the distinction between unipolar and bipolar square waveforms—on electric field stress remains inadequately understood despite substantial progress in breakdown and PD experiments related to these phenomena. Consequently, this study undertakes a comparative analysis of nonlinear FDC layers' performance under unipolar (+27.5 kV) and bipolar (±27.5 kV) square wave voltages. In doing so, this investigation contributes valuable insights into the interplay between high-frequency operation, the polarity of square waveforms, and the efficacy of nonlinear FDC layers in mitigating electric field stress within (U)WBG power module packages.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2306093</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>