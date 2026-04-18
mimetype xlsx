--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,187 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
-[...135 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -201,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10652973</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/lipics.ecrts.2025.21</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hardware Compute Partitioning on NVIDIA GPUs for Composable Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bakita, Joshua; Anderson, James H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Mancuso, Renato</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>21:1-21:25</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["As GPU-using tasks become more common in embedded, safety-critical systems, efficiency demands necessitate sharing a single GPU among multiple tasks. Unfortunately, existing ways to schedule multiple tasks onto a GPU often either result in a loss of ability to meet deadlines, or a loss of efficiency. In this work, we develop a system-level spatial compute partitioning mechanism for NVIDIA GPUs and demonstrate that it can be used to execute tasks efficiently without compromising timing predictability. Our tool, called nvtaskset, supports composable systems by not requiring task, driver, or hardware modifications. In our evaluation, we demonstrate sub-1-μs overheads, stronger partition enforcement, and finer-granularity partitioning when using our mechanism instead of NVIDIA’s Multi-Process Service (MPS) or Multi-instance GPU (MiG) features."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2333120</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>25 pages; 1249849 bytes</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>application/pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>