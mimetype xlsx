--- v1 (2026-02-05)
+++ v2 (2026-04-29)
@@ -274,51 +274,51 @@
           <t>589 to 597</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>2397-3366</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Not Available</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>National Science Foundation</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>2009955; 2009982</t>
+          <t>2009955; 2009982; 2009889</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t/>