--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10653264</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2025.106412</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Examining How In-The-Moment Interpretations of Student Disciplinary Thinking and Emotions Support Responsive Teaching: A study in AI-Supported Simulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Nuodi; Ke, Fengfeng; Dai, Chih-Pu; Barrett, Alex</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1334 to 1338</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This mixed-methods study examined an AI-supported virtual simulation and explored the role of preservice teachers’ (PSTs) in-the-moment interpretations of virtual students’ resources (both epistemic and emotional) in their responsive teaching practices. Thirty-three preservice science and mathematics teachers participated in the study. Linear regression analysis results revealed that PSTs’ interpretative acts can significantly predict their responsive teaching practices. Qualitative analysis corroborated that purposive interpretation enabled PSTs to estimate students’ learning states and teaching scenarios as a whole. It was also found that PSTs struggled to enact interpretations, pointing to future research directions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110777</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>