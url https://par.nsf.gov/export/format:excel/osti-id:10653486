--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10653486</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/we.70057</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inverted Transformers for Effective Post‐Calibration in Multisite Wind Power Forecasting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cohen, Joseph [Department of Mechanical and Aerospace Engineering Rutgers University  New Brunswick New Jersey USA] (ORCID:0000000189324367); Xu, Tianyi [Department of Industrial and Operations Engineering University of Michigan  Ann Arbor Michigan USA]; Jang, Youngchan [Agency for Defense Development  Daejeon South Korea]; Du, Pengwei [Electric Reliability Council of Texas  Austin Texas USA]; Byon, Eunshin [Department of Industrial and Operations Engineering University of Michigan  Ann Arbor Michigan USA] (ORCID:0000000225061606); Huan, Xun [Department of Mechanical Engineering University of Michigan  Ann Arbor Michigan USA]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Wind Energy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1095-4244</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Accurate wind power forecasts are essential for energy management and resource allocation. However, because of complex weather dynamics and other nonlinearities, it is exceedingly difficult to forecast wind power on the multisite level for dozens of wind farms at once. This paper proposes a hybridized approach that leverages deep learning to predict future forecast errors from physics‐based numerical weather prediction (NWP) model estimates. Utilizing errors from NWP forecasts allows integration of critical atmospheric and meteorological dynamics into the forecasting model, and we demonstrate the importance of post‐calibration based on the physics versus pure data‐driven wind power prediction. This post‐calibration approach is enabled by the inverted transformer architecture, which efficiently and effectively learns meaningful wind farm variate representations, resulting in accurate spatiotemporal corrections to the forecasts. We also investigate modifying the iTransformer with a new embedding approach, named SpaceEmbed, that explicitly encodes spatial distance information into the network. The proposed approach is validated with a case study using real‐world data and forecasts from the Electric Reliability Council of Texas (ERCOT) in 2015 for 74 wind farms in Texas at different time scales. Using the high sustained limit as the metric for power generation, the iTransformer outperforms other state‐of‐the‐art deep learning forecasting methods, succeeding at the post‐calibration task by reducing NWP forecast error by up to 33% on average.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2226348</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>