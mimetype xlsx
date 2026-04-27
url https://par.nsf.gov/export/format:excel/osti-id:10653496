--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10653496</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1785/0220250072</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep-Learning-Based Catalog of Background Seismicity and Aftershocks of the 2020–2021 Large Earthquakes Along the Alaska Peninsula</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jie, Yaqi (ORCID:0000000334316583); Wei, Songqiao Shawn (ORCID:0000000262170545); Zhu, Weiqiang (ORCID:0000000328891493); Freymueller, Jeffrey (ORCID:0000000306140306); Elliott, Julie (ORCID:0000000169965706)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Seismological Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0895-0695</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The Alaska Peninsula section of the Alaska-Aleutian subduction zone shows significant along-strike variations in seismic activity and interseismic plate coupling. This region experienced the 2020 Mw 7.8 Simeonof megathrust, Mw 7.6 Sand Point strike-slip, and 2021 Mw 8.2 Chignik megathrust earthquakes. This study, utilizing deep learning techniques, presents a high-precision earthquake catalog, providing insights into background seismicity, aftershocks, and slab geometry. An abrupt change in the slab dip angle at 30–40 km depths in the Shumagin segment acted as a barrier to the Simeonof and Sand Point earthquake ruptures. The Simeonof event triggered more aftershocks in the overriding plate than the Chignik event, suggesting the overriding plate is more deformed and hydrated in the Shumagin segment. The Sand Point earthquake triggered numerous aftershocks in the overriding plate, delineating a fault in the overriding plate with similar geometry as the intraslab mainshock fault, but activated around seven days after the mainshock.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942431; 2152253; 2052558</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Seismological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>