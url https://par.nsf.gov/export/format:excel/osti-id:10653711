--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10653711</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13059-025-03592-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revealing long-range heterogeneous organization of nucleoproteins with 6mA footprinting by ipdTrimming</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Wentao; Wang, Xue Qing; Wei, Fan; Yu, Jingqi; Liu, Yifan; Dou, Yali</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1474-760X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Enabled by long-read sequencing technologies, particularly Single Molecule, Real-Time sequencing, N6-methyladenine (6mA) footprinting is a transformative methodology for revealing the heterogenous and dynamic distribution of nucleosomes and other DNA-binding proteins. Here, we present ipdTrimming, a novel 6mA-calling pipeline that outperforms existing tools in both computational efficiency and accuracy. Utilizing this optimized experimental and computational framework, we are able to map nucleosome positioning and transcription factor occupancy in nuclear DNA and establish high-resolution, long-range binding events in mitochondrial DNA. Our study highlights the potential of 6mA footprinting to capture coordinated nucleoprotein binding and to unravel epigenetic heterogeneity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2435178</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>BioMed Central</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>