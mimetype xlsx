--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10653987</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Disruption-Resilient Real-Time Sensor Data Delivery via Neural Multiple Description Coding</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Xinyue; Zhang, Qixin; Ye, Wei; Ramaddan, Eman; Zhang, Zhi-Li</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper we develop a novel disruptionresilient approach for real-time, high-resolution sensor data delivery over multiple wireless channels for military autonomous systems such as drones, autonomous vehicles and robots. We design two innovative neural multiple description codecs (neural MDCs) which compress and encode images into multiple independently decodable and mutually refineable streams. Our approach not only achieves high compression efficiency, but also enables the effective use of multiple diverse radio channels for real-time delivery of high-resolution sensor data while ensuring disruption resiliency. Using benchmark image/video sensor datasets as well as real-world 5G traces, we evaluate and demonstrate the efficacy of both neural MDC codecs for highresolution sensor data streaming over multiple radio channels under various jamming scenarios.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2436333; 2321531; 2220292; 2220286; 2212318; 2128489; 2123987</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE Milcom 2026</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>