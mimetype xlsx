--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10654210</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024MS004342</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coupling Remote Sensing With a Process Model for the Simulation of Rangeland Carbon Dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xia, Yushu [Lamont Doherty Earth Observatory Columbia University  Palisades NY USA] (ORCID:0000000282505381); Sanderman, Jonathan [Woodwell Climate Research Center  Falmouth MA USA]; Watts, Jennifer D [Department of Land Resources and Environmental Sciences Montana State University  Bozeman MT USA] (ORCID:0000000172078999); Machmuller, Megan B [Natural Resources and Ecology Laboratory Colorado State University  Fort Collins CO USA]; Mullen, Andrew L [Woodwell Climate Research Center  Falmouth MA USA]; Rivard, Charlotte [Now at Center for Sustainable Development The Brookings Institution  Washington DC USA] (ORCID:0009000299693654); Endsley, Arthur [WA Franke College of Forestry and Conservation The University of Montana  Missoula MT USA] (ORCID:0000000197228092); Hernandez, Haydee [Now at The Nature Conservancy Colorado Field Office  Boulder CO USA]; Kimball, John [WA Franke College of Forestry and Conservation The University of Montana  Missoula MT USA] (ORCID:0000000254935878); Ewing, Stephanie A [Department of Land Resources and Environmental Sciences Montana State University  Bozeman MT USA] (ORCID:0000000307134266); Litvak, Marcy [Department of Biology University of New Mexico  Albuquerque NM USA] (ORCID:0000000242552263); Duman, Tomer [Department of Biology University of New Mexico  Albuquerque NM USA] (ORCID:0000000275504874); Krishnan, Praveena [Atmospheric Turbulence and Diffusion Division National Oceanic and Atmospheric Administration  Oak Ridge TN USA] (ORCID:0000000257603254); Meyers, Tilden [Atmospheric Turbulence and Diffusion Division National Oceanic and Atmospheric Administration  Oak Ridge TN USA]; Brunsell, Nathaniel A [Department of Geography and Atmospheric Science University of Kansas  Lawrence KS USA] (ORCID:0000000244608283); Mohanty, Binayak [Biological and Agricultural Engineering Department Texas A&amp;amp;M University  College Station TX USA]; Liu, Heping [Department of Civil and Environmental Engineering Washington State University  Pullman WA USA] (ORCID:0000000221846924); Gao, Zhongming [Now at School of Atmospheric Sciences Sun Yat‐sen University  Zhuhai China] (ORCID:000000024390753X); Chen, Jiquan [Department of Geography, Environment, and Spatial Sciences Michigan State University  East Lansing MI USA] (ORCID:0000000307619458); Abraha, Michael [Department of Geography, Environment, and Spatial Sciences Michigan State University  East Lansing MI USA]; Scott, Russell L [Southwest Watershed Research Center USDA Agricultural Research Service  Tucson AZ USA] (ORCID:0000000329875380); Flerchinger, Gerald N [Northwest Watershed Research Center USDA Agricultural Research Service  Boise ID USA]; Clark, Patrick E [Northwest Watershed Research Center USDA Agricultural Research Service  Boise ID USA] (ORCID:0000000342991853); Stoy, Paul C [Department of Biological Systems Engineering University of Wisconsin‐Madison  Madison WI USA] (ORCID:0000000260536232); Khan, Anam M [Department of Forest and Wildlife Ecology University of Wisconsin‐Madison  Madison WI USA] (ORCID:0000000220787942); Brookshire, E_N Jack [Department of Land Resources and Environmental Sciences Montana State University  Bozeman MT USA] (ORCID:0000000204127696); Zhang, Quan [Now at State Key Laboratory of Water Resources Engineering and Management Wuhan University  Wuhan China] (ORCID:0000000233562996); Cook, David R [Division of Environmental Science Argonne National Laboratory  Lemont IL USA]; Thienelt, Thomas [Department of Geoecology Martin Luther University Halle‐Wittenberg  Wittenberg Germany]; Mitra, Bhaskar [Information and Computational Science James Hutton Institute  Aberdeen UK] (ORCID:0000000266170884); Mauritz‐Tozer, Marguerite [Department of Biological Sciences The University of Texas at El Paso  El Paso TX USA] (ORCID:0000000187339119); Tweedie, Craig E [Department of Biological Sciences The University of Texas at El Paso  El Paso TX USA]; Torn, Margaret S [Climate and Ecosystem Sciences Division Lawrence Berkeley National Laboratory  Berkeley CA USA] (ORCID:0000000281740099); Billesbach, Dave [Department of Biological Systems Engineering University of Nebraska‐Lincoln  Lincoln NE USA]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Advances in Modeling Earth Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1942-2466</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Rangelands provide significant environmental benefits through many ecosystem services, which may include soil organic carbon (SOC) sequestration. However, quantifying SOC stocks and monitoring carbon (C) fluxes in rangelands are challenging due to the considerable spatial and temporal variability tied to rangeland C dynamics as well as limited data availability. We developed the Rangeland Carbon Tracking and Management (RCTM) system to track long‐term changes in SOC and ecosystem C fluxes by leveraging remote sensing inputs and environmental variable data sets with algorithms representing terrestrial C‐cycle processes. Bayesian calibration was conducted using quality‐controlled C flux data sets obtained from 61 Ameriflux and NEON flux tower sites from Western and Midwestern US rangelands to parameterize the model according to dominant vegetation classes (perennial and/or annual grass, grass‐shrub mixture, and grass‐tree mixture). The resulting RCTM system produced higher model accuracy for estimating annual cumulative gross primary productivity (GPP) (&lt;italic&gt;R&lt;/italic&gt;&lt;sup&gt;2&lt;/sup&gt; &gt; 0.6, RMSE &lt;390 g C m&lt;sup&gt;−2&lt;/sup&gt;) relative to net ecosystem exchange of CO&lt;sub&gt;2&lt;/sub&gt;(NEE) (&lt;italic&gt;R&lt;/italic&gt;&lt;sup&gt;2&lt;/sup&gt; &gt; 0.4, RMSE &lt;180 g C m&lt;sup&gt;−2&lt;/sup&gt;). Model performance in estimating rangeland C fluxes varied by season and vegetation type. The RCTM captured the spatial variability of SOC stocks with&lt;italic&gt;R&lt;/italic&gt;&lt;sup&gt;2&lt;/sup&gt; = 0.6 when validated against SOC measurements across 13 NEON sites. Model simulations indicated slightly enhanced SOC stocks for the flux tower sites during the past decade, which is mainly driven by an increase in precipitation. Future efforts to refine the RCTM system will benefit from long‐term network‐based monitoring of vegetation biomass, C fluxes, and SOC stocks.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2425290</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>John Wiley &amp; Sons, Inc.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>