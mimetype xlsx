--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10654361</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/ele.70283</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Linking Climate and Demography to Predict Population Dynamics and Persistence Under Global Change</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Williams, Jennifer L [Department of Geography University of British Columbia  Vancouver British Columbia Canada] (ORCID:0000000244974961); Angert, Amy L [Department of Zoology University of British Columbia  Vancouver British Columbia Canada]; Compagnoni, Aldo [German Centre for Integrative Biodiversity Research (iDiv) Martin Luther University Halle‐Wittenberg  Leipzig Germany] (ORCID:0000000183027492); Campbell, Ali [Department of BioSciences, Program in Ecology and Evolutionary Biology Rice University  Houston Texas USA]; DeMarche, Megan L [Department of Plant Biology University of Georgia  Athens Georgia USA] (ORCID:0000000250102721); Evans, Margaret_E K [Laboratory of Tree‐Ring Research University of Arizona  Tucson Arizona USA] (ORCID:0000000332203382); Fowler, Joshua C [Department of Environmental Studies University of Colorado  Boulder Colorado USA]; González, Edgar J [Departamento de Ecología y Recursos Naturales, Facultad de Ciencias, Universidad Nacional Autónoma de México Ciudad Universitaria  Mexico City Mexico] (ORCID:0000000191131070); Iler, Amy M [Negaunee Institute of Plant Conservation Science and Action, Chicago Botanic Garden  Glencoe Illinois USA] (ORCID:0000000233547593); Loesberg, Jenna A [Department of Geography University of British Columbia  Vancouver British Columbia Canada]; Louthan, Allison M [Division of Biology Kansas State University  Manhattan Kansas USA] (ORCID:0000000227356539); Martin, Alexandra B [Department of BioSciences, Program in Ecology and Evolutionary Biology Rice University  Houston Texas USA]; Moutouama, Jacob K [Department of Botany University of British Columbia  Vancouver British Columbia Canada] (ORCID:0000000315991671); Nordstrom, Scott W [Population Research Center Portland State University  Portland Oregon USA]; Petry, William K [Department of Plant &amp;amp; Microbial Biology North Carolina State University  Raleigh North Carolina USA] (ORCID:0000000252305987); Şen, Bilgecan [Appalachian Laboratory University of Maryland Center for Environmental Science  Frostburg Maryland USA]; Sheth, Seema N [Department of Plant &amp;amp; Microbial Biology North Carolina State University  Raleigh North Carolina USA] (ORCID:0000000182847608); Miller, Tom_E X [Department of BioSciences, Program in Ecology and Evolutionary Biology Rice University  Houston Texas USA] (ORCID:0000000332086067)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1461-023X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Predicting the effects of climate change on plant and animal populations is an urgent challenge for understanding the fate of biodiversity under global change. At the surface, quantifying how climate drives the vital rates that underlie population dynamics appears simple, yet many decisions are required to connect climate to demographic data. Competing approaches have emerged in the literature with little consensus around best practices. Here we provide a practical guide for how to best link vital rates to climate for the purposes of inference and projection of population dynamics. We first describe the sources of demographic and climate data underlying population models. We then focus on best practices to model the relationships between vital rates and climate, highlighting what we can learn from mechanistic and phenomenological models. Finally, we discuss the challenges of prediction and forecasting in the face of uncertainty about climate‐demographic relationships as well as future climate. We conclude by suggesting ways forward to build this field of research into one that makes robust forecasts of population persistence, with opportunities for synthesis across species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2425290; 2225027; 2208857</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>John Wiley &amp; Sons Ltd</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>